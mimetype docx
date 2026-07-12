--- v0 (2026-01-03)
+++ v1 (2026-07-12)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="08259CD5" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRPr="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="TimesLT" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="TimesLT"/>
           <w:noProof/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1631223A" wp14:editId="75FAD6BF">
@@ -270,504 +270,634 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>DARBO APMOKĖJIMO SISTEMOS</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> PATVIRTINIMO </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C14EB8" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRPr="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
+    <w:p w14:paraId="0CF5C562" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRPr="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CF5C562" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRPr="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
+    <w:p w14:paraId="4BA20097" w14:textId="65362D0F" w:rsidR="00C7303A" w:rsidRPr="001D2038" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4BA20097" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRPr="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
+      <w:r w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00710DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
+      </w:r>
+      <w:r w:rsidR="00710DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>balandžio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d.  Nr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. V-</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2038" w:rsidRPr="001D2038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>52</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FD7F58" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRPr="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="20FD7F58" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRPr="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
+        <w:t>Sūdava</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="380B0852" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRPr="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="003229FB">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="1A4AF1DB" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRPr="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="003229FB">
+    </w:p>
+    <w:p w14:paraId="1A4AF1DB" w14:textId="6B9F32E2" w:rsidR="00C7303A" w:rsidRPr="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="003229FB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Vadovaudamasi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Lietuvos </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Respublikos</w:t>
+        <w:t>Lietuvos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Valstybės</w:t>
+        <w:t>Respublikos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ir </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>savivaldybių</w:t>
+        <w:t>Valstybės</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>įstaigų</w:t>
+        <w:t>ir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>darbuotojų</w:t>
+        <w:t>savivaldybių</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ir </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>komisijų</w:t>
+        <w:t>įstaigų</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>narių</w:t>
+        <w:t>darbuotojų</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>darbo</w:t>
+        <w:t>ir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>apmokėjimo</w:t>
+        <w:t>komisijų</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2017 m. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>sausio</w:t>
+        <w:t>narių</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 17 d. Nr. XIII-198</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Suvestinė</w:t>
+        <w:t>darbo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>redakcija</w:t>
+        <w:t>apmokėjimo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> 2017 m. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>nuo</w:t>
+        <w:t>sausio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2024-01-01 </w:t>
+        <w:t xml:space="preserve"> 17 d. Nr. XIII-198</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>iki</w:t>
+        <w:t>Suvestinė</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>redakcija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>nuo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024-01-01 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>iki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 2024-08-31)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ir Lietuvos Respublikos švietimo, mokslo ir sporto ministro 2023 m. rugpjūčio 1 d. įsakymu Nr. V-1038 „Dėl švietimo, mokslo ir sporto ministro 2019 m. kovo 1 d. įsakymo Nr. V-186 „Dėl mokytojų, dirbančių pagal bendrojo ugdymo, profesinio mokymo ir neformaliojio švietimo programas (išskyrus ikimokyklinio ir priešmokyklinio ugdymo programas), darbo krūvio sandaros nustatymo tvarkos aprašo patvirtinimo“ (Suvestinė redakcija nuo 2023-09-01):</w:t>
+        <w:t xml:space="preserve"> ir Lietuvos Respublikos švietimo, mokslo ir sporto ministro 2023 m. rugpjūčio 1 d. įsakymu Nr. V-1038 „Dėl švietimo, mokslo ir sporto ministro 2019 m. kovo 1 d. įsakymo Nr. V-186 „Dėl mokytojų, dirbančių pagal bendrojo ugdymo, profesinio mokymo ir neformaliojio švietimo programas (išskyrus ikimokyklinio ir priešmokyklinio ugdymo programas), darbo krūvio sandaros nustatymo tvarkos aprašo patvirtinimo“ (Suvestinė redakcija nuo </w:t>
+      </w:r>
+      <w:r w:rsidR="00882171">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2023-09-01):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="482D1DA6" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRPr="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="003229FB">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">T v i r t i n u  </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk145576726"/>
       <w:r w:rsidRPr="00C7303A">
@@ -788,51 +918,51 @@
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Sūdavos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> pagrindinės mokyklos darbuotojų dirbančių pagal darbo sutartis darbo apmokėjimo sistemą</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pridedama).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D740E6" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRPr="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="003229FB">
+    <w:p w14:paraId="05D740E6" w14:textId="3C865A86" w:rsidR="00C7303A" w:rsidRPr="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="003229FB">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>P r i p a ž į s t u  netekusiu galios</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -846,389 +976,601 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Vilkaviškio r. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Sūdavos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pagrindinės mokyklos direktoriaus 2023 m. rugsėjo 1 d. </w:t>
+        <w:t xml:space="preserve"> pagrindinės mokyklos direktoriaus 202</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>sausio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001D2038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>į</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>įsąkymu</w:t>
+        <w:t>sąkym</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ą</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nr. V-96 patvirtintą „Dėl Vilkaviškio r. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Nr. V-</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patvirtintą „Dėl Vilkaviškio r. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Sūdavos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> pagrindinės mokyklos darbuotojų dirbančių pagal darbo sutartis darbo apmokėjimo sistemos patvirtinimo“</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="2DE177FF" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRPr="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DC52D35" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRPr="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50640D3D" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRPr="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
+    <w:p w14:paraId="50640D3D" w14:textId="17CB8965" w:rsidR="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="295CC5D6" w14:textId="71FD0AA8" w:rsidR="00C7303A" w:rsidRPr="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
+    <w:p w14:paraId="21D9F886" w14:textId="1C2E823B" w:rsidR="001D2038" w:rsidRDefault="001D2038" w:rsidP="001D2038">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>L.e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009035E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>p. d</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7303A" w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>irek</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>torius</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7303A" w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C7303A" w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C7303A" w:rsidRPr="00C7303A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002B4F27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zigmas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Vasaitis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6131134A" w14:textId="77777777" w:rsidR="001D2038" w:rsidRDefault="001D2038" w:rsidP="001D2038">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B40617D" w14:textId="42200372" w:rsidR="001D2038" w:rsidRPr="001D2038" w:rsidRDefault="00C7303A" w:rsidP="001D2038">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>Direktorė</w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C7303A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C7303A">
-[...37 lines deleted...]
-    <w:p w14:paraId="671E7310" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRPr="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
+    </w:p>
+    <w:p w14:paraId="5E0BF2D7" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E0BF2D7" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
+    <w:p w14:paraId="61A2CA46" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61A2CA46" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
+    <w:p w14:paraId="7B8A6E67" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B8A6E67" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
+    <w:p w14:paraId="6FF66C3C" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FF66C3C" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
+    <w:p w14:paraId="1B7437AF" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B7437AF" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
+    <w:p w14:paraId="25B09013" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25B09013" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
+    <w:p w14:paraId="23238843" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23238843" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
+    <w:p w14:paraId="1FD59D0E" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FD59D0E" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
+    <w:p w14:paraId="4C88DA5D" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C88DA5D" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
+    <w:p w14:paraId="35B8E82D" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRPr="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35B8E82D" w14:textId="77777777" w:rsidR="00C7303A" w:rsidRPr="00C7303A" w:rsidRDefault="00C7303A" w:rsidP="00C7303A">
-[...13 lines deleted...]
-    <w:p w14:paraId="11A2FF6C" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="00CD47F8">
+    <w:p w14:paraId="1889F57E" w14:textId="77777777" w:rsidR="009035E4" w:rsidRDefault="009035E4" w:rsidP="00CD47F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5387"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11A2FF6C" w14:textId="3F46C1EA" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="00CD47F8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="5812"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5387"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00ED4711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">PATVIRTINTA                                                     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FBBFEC" w14:textId="38DED742" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="00A02C5F">
+    <w:p w14:paraId="31FBBFEC" w14:textId="141A52E0" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="00A02C5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5387" w:right="-22"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vilkaviškio r. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1253,78 +1595,118 @@
         </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED4711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>irektoriaus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED4711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2024 m. sausio 2 d.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="21FE9C39" w14:textId="7D9B0A55" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED4711">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>balandžio30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED4711">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  d.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FE9C39" w14:textId="6172A6D7" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5387"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED4711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">įsakymu Nr. </w:t>
       </w:r>
       <w:r w:rsidR="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>V-3</w:t>
+        <w:t>V-</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>52</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FBC083B" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CA0FCEE" w14:textId="3FE86334" w:rsidR="00A0684F" w:rsidRPr="00A02C5F" w:rsidRDefault="00A0684F" w:rsidP="00A02C5F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1849,85 +2231,85 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7AD5BC6E" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="00A02C5F" w:rsidRDefault="00A0684F" w:rsidP="00A02C5F">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1526"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="part_4db2269a9e8c4a2f84f44c426198649c"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:id="4" w:name="part_4db2269a9e8c4a2f84f44c426198649c"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Mokyklos darbuotojų pareigybės yra keturių lygių:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74AAC35D" w14:textId="2983FBF5" w:rsidR="00A0684F" w:rsidRPr="00A02C5F" w:rsidRDefault="00027446" w:rsidP="00A02C5F">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1526"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>7.1</w:t>
       </w:r>
       <w:r w:rsidR="00A02C5F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A lygio- pareigybės</w:t>
       </w:r>
       <w:r w:rsidR="00A0684F" w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ku</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02C5F">
         <w:rPr>
@@ -1944,54 +2326,54 @@
         <w:t>ioms būtinas ne žemesn</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is kaip aukštasis išsilavinimas:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5615CD48" w14:textId="5E5C7137" w:rsidR="00A0684F" w:rsidRPr="00A02C5F" w:rsidRDefault="00106A20" w:rsidP="00A02C5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="part_65a6a3e200f2429fa242eb1d5df3aa3a"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="5" w:name="part_65a6a3e200f2429fa242eb1d5df3aa3a"/>
+      <w:bookmarkStart w:id="6" w:name="part_999f983059464e3abdc7fa331ffa9edb"/>
       <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidR="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -2008,52 +2390,52 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> būtinas ne žemesnis kaip aukštasis universitetinis išsilavinimas su magistro kv</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">alifikaciniu laipsniu ar jam </w:t>
       </w:r>
       <w:r w:rsidR="00A0684F" w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>lyg</w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="part_3cdaa86a127f45ba9ca9ae1d8c50ea96"/>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkStart w:id="7" w:name="part_3cdaa86a127f45ba9ca9ae1d8c50ea96"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="009D0D45" w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>iaver</w:t>
       </w:r>
       <w:r w:rsidR="00A06DDE" w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>te aukštojo mokslo kvalifikacija</w:t>
       </w:r>
       <w:r w:rsidR="00F20243" w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -2112,52 +2494,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> kurioms būtinas ne žemesnis kaip aukštasis universitetinis išsilavinimas su bakalauro kvalifikaciniu laipsniu ar jam prilygintu išsilavinimu arba aukštasis koleginis išsilavinimas su profesinio bakalauro kvalifikaciniu laipsniu ar jam prilygintu išsilavinimu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B73135" w14:textId="3BE23D42" w:rsidR="00A0684F" w:rsidRPr="00A02C5F" w:rsidRDefault="00106A20" w:rsidP="00A02C5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="part_bda6ecf23f6e4455b65ed08d62f1e08b"/>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkStart w:id="8" w:name="part_bda6ecf23f6e4455b65ed08d62f1e08b"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidR="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -2190,52 +2572,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> pareigybės, kurioms būtinas ne žemesnis kaip aukštesnysis išsilavinimas, įgytas iki 2009 metų, ar specialusis vidurinis išsilavinimas, įgytas iki 1995 metų;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69E78176" w14:textId="533F938D" w:rsidR="00A0684F" w:rsidRPr="00A02C5F" w:rsidRDefault="00106A20" w:rsidP="00A02C5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="part_a9635d0a635b4215ace9a592b4f2c367"/>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkStart w:id="9" w:name="part_a9635d0a635b4215ace9a592b4f2c367"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidR="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -2266,52 +2648,52 @@
       </w:r>
       <w:r w:rsidR="00A0684F" w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> pareigybės, kurioms būtinas ne žemesnis kaip vidurinis išsilavinimas ir (ar) įgyta profesinė kvalifikacija;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="715E8972" w14:textId="7669C88C" w:rsidR="00B9587C" w:rsidRPr="00A02C5F" w:rsidRDefault="00F70AEC" w:rsidP="00A02C5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="part_4fde4ef3272c4af4a3afc403ca0a6c65"/>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:id="10" w:name="part_4fde4ef3272c4af4a3afc403ca0a6c65"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>.6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -2600,91 +2982,91 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00FF5E17" w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Mokykloje darbuotojų pareigybės skirstomos į šias grupes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7121E37E" w14:textId="2AA85118" w:rsidR="00FF5E17" w:rsidRPr="00A02C5F" w:rsidRDefault="00505EEE" w:rsidP="00A02C5F">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="part_e5078c6d2ed7407a8b9f09499589e30d"/>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkStart w:id="11" w:name="part_e5078c6d2ed7407a8b9f09499589e30d"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00FF5E17" w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.1. biudžetinių įstaigų vadovai ir jų pavaduotojai, kurių pareigybės priskiriamos A lygiui, atsižvelgiant į būtiną išsilavinimą toms pareigoms eiti</w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="part_4b1fc239b2a64bd9b62a789c38ec5b3d"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="12" w:name="part_4b1fc239b2a64bd9b62a789c38ec5b3d"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00FF5E17" w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – mokyklos direktorius, direktoriaus pavaduotoja ugdymui A2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C2147F8" w14:textId="65F21DF0" w:rsidR="00FF5E17" w:rsidRPr="00A02C5F" w:rsidRDefault="00505EEE" w:rsidP="00A02C5F">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="part_6309533d039d4bde8d1a263807e870c4"/>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:id="13" w:name="part_6309533d039d4bde8d1a263807e870c4"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00FF5E17" w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.2. specialistai, kurių pareigybės priskiriamos A arba B lygiui, atsižvelgiant į būtiną išsilavinimą toms pareigoms ei</w:t>
       </w:r>
       <w:r w:rsidR="00AC1D8C" w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ti; mokytojų </w:t>
       </w:r>
       <w:r w:rsidR="00A02C5F">
@@ -2692,81 +3074,81 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00FF5E17" w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> A2 lygio pareigybių grupei – psichologas A1, logopedas, specialusis pedagogas, socialinis pedagogas, priešmokyklinio ugdymo mokytojas, ikimokyklinio ugdymo mokytojas, vyriausiasis finansininkas, mokytojai, pailgintos darbo dienos grupės auklėtoja – A2, bibliotekininkas, finansininkas, ūkvedys, sekretorius, energetikas, kompiuterinių sistemų priežiūros specialistas – B.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63D2BDD9" w14:textId="255CCCD3" w:rsidR="00FF5E17" w:rsidRPr="00A02C5F" w:rsidRDefault="00505EEE" w:rsidP="00A02C5F">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="part_39586af0c70e49638f8e0d1fddc72e42"/>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkStart w:id="14" w:name="part_39586af0c70e49638f8e0d1fddc72e42"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00FF5E17" w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.3. kvalifikuoti darbuotojai, kurių pareigybės priskiriamos C lygiui – mokytojo padėjėjas, vairuotojas, pastatų ir statinių einamojo remonto darbininkas, ikimokyklinio ugdymo grupės mokytojo padėjėjas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26CA15FC" w14:textId="4B0101F0" w:rsidR="00FF5E17" w:rsidRPr="00A02C5F" w:rsidRDefault="00505EEE" w:rsidP="00A02C5F">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="part_c2ffffbe228a4af08b81d25725e1d30e"/>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkStart w:id="15" w:name="part_c2ffffbe228a4af08b81d25725e1d30e"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00FF5E17" w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.4. darbuotojai, kurių pareigybės priskiriamos D lygiui (toliau – darbininkai) – valytojas,</w:t>
       </w:r>
       <w:r w:rsidR="00B12737" w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> budėtojas</w:t>
       </w:r>
       <w:r w:rsidR="00FF5E17" w:rsidRPr="00A02C5F">
@@ -3075,74 +3457,74 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="49B1AA37" w14:textId="1205FF15" w:rsidR="00AC1D8C" w:rsidRPr="00A02C5F" w:rsidRDefault="00AC1D8C" w:rsidP="00A02C5F">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A02C5F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>priemokos;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FDBDD0B" w14:textId="356D8C0F" w:rsidR="007C726D" w:rsidRDefault="00A02C5F" w:rsidP="00A02C5F">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1526"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>e.</w:t>
       </w:r>
       <w:r w:rsidR="00AC1D8C" w:rsidRPr="00ED4711">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC1D8C" w:rsidRPr="00ED4711">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kintamoji dalis (sistemoje numatytais atvejais);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70BBB966" w14:textId="77777777" w:rsidR="007C726D" w:rsidRDefault="007C726D" w:rsidP="007C726D">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1526"/>
@@ -3915,63 +4297,50 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C02D847" w14:textId="77777777" w:rsidR="00CD47F8" w:rsidRDefault="00CD47F8" w:rsidP="00A0684F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01985AE1" w14:textId="77777777" w:rsidR="00CD47F8" w:rsidRPr="00ED4711" w:rsidRDefault="00CD47F8" w:rsidP="00A0684F">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="405BE372" w14:textId="543C2609" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED4711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="000A6EF4">
         <w:rPr>
@@ -4268,1542 +4637,1738 @@
     </w:p>
     <w:p w14:paraId="06906C00" w14:textId="228C1B09" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED4711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V SKIRSNIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8BE296" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
+    <w:p w14:paraId="6D8BE296" w14:textId="7253EF0A" w:rsidR="00A0684F" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED4711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>KASMETINIŲ ATOSTOGŲ APMOKĖJIMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A80833D" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
+    <w:p w14:paraId="19064A5F" w14:textId="77777777" w:rsidR="003C50EC" w:rsidRDefault="003C50EC" w:rsidP="00A0684F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F37809F" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="006E7F9E">
-[...6 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    <w:p w14:paraId="0A893E2D" w14:textId="501B11E0" w:rsidR="003C50EC" w:rsidRDefault="00CB5DA9" w:rsidP="00CB5DA9">
+      <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1021"/>
           <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1298"/>
         </w:tabs>
-        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
-[...21 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>`</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003C50EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidR="003C50EC" w:rsidRPr="003C50EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Vyriausiasis finansininkas apskaičiuoja atostoginius vadovaudamasis Lietuvos Respublikos Vyriausybės nutarimu patvirtintu Vidutinio darbo užmokesčio skaičiavimo tvarkos aprašu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F183546" w14:textId="4523483F" w:rsidR="00CB5DA9" w:rsidRDefault="003C50EC" w:rsidP="00CB5DA9">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
-        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
-[...62 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C50EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5DA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C50EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Atostoginių skaičiuojamasis laikotarpis yra 3 paskutiniai kalendoriniai mėnesiai, einantys prieš tą mėnesį, už kurį mokamas vidutinis darbo užmokestis. Kai atleidžiamo iš darbo darbuotojo paskutinė darbo (atleidimo iš darbo diena) diena sutampa su paskutine to mėnesio darbo diena, šis mėnuo įtraukiamas į skaičiuojamąjį laikotarpį. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703F0279" w14:textId="379A28C0" w:rsidR="00CB5DA9" w:rsidRDefault="00CB5DA9" w:rsidP="00CB5DA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...44 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidR="003C50EC" w:rsidRPr="003C50EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vidutinis darbo dienos darbo užmokestis apskaičiuojamas, skaičiuojamojo laikotarpio darbo užmokestį dalijant iš faktiškai dirbtų per tą laikotarpį dienų skaičiaus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37866C79" w14:textId="76E937F7" w:rsidR="00CB5DA9" w:rsidRDefault="003C50EC" w:rsidP="00CB5DA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C50EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5DA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C50EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Jeigu darbuotojas Mokykloje dirbo mažiau kaip 3 mėnesius, vidutinis jo darbo dienos (valandos) užmokestis apskaičiuojamas iš darbo užmokesčio už faktiškai dirbtą laiką, dalijant iš faktiškai dirbtų dienų (valandų) skaičiaus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75212AE1" w14:textId="78E47244" w:rsidR="00CB5DA9" w:rsidRDefault="003C50EC" w:rsidP="00CB5DA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C50EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5DA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C50EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Apskaičiuojant vidutinį darbo užmokestį, neįskaitomos dienos, kai darbuotojas dėl pateisinamų priežasčių faktiškai nedirbo Mokykloje. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312EDD71" w14:textId="03779CB9" w:rsidR="00CB5DA9" w:rsidRDefault="003C50EC" w:rsidP="00CB5DA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C50EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5DA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C50EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Atostoginiai apskaičiuojami, vienos darbo dienos vidutinį darbo užmokestį dauginant iš suteiktų atostogų darbo dienų skaičiaus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A464DC4" w14:textId="6604AB73" w:rsidR="00CB5DA9" w:rsidRDefault="003C50EC" w:rsidP="00CB5DA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C50EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5DA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C50EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Piniginė kompensacija už nepanaudotas kasmetines atostogas nustatoma, nepanaudotų atostogų darbo dienų skaičių dauginant iš darbuotojo vidutinio vienos darbo dienos darbo užmokesčio. Išeitinė kompensacija skaičiuojama, vidutinį vienos darbo dienos darbo užmokestį dauginant iš Lietuvos Respublikos socialinės apsaugos ir darbo ministerijos nustatyto vidutinio metinio darbo dienų skaičiaus koeficiento, gautas vieno mėnesio darbo užmokestis dauginamas iš mėnesių skaičiaus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F8EF23" w14:textId="3C27683F" w:rsidR="00CB5DA9" w:rsidRDefault="003C50EC" w:rsidP="00CB5DA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C50EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5DA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C50EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Atostoginiai išmokami ne vėliau kaip paskutinę darbo dieną prieš kasmetinių atostogų pradžią. Atostoginiai už atostogų dalį, viršijančią dvidešimt darbo dienų trukmę, darbuotojui </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C50EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>mokami atostogų metu darbo užmokesčio mokėjimo tvarka ir terminais.  Darbuotojo prašymu raštu atostoginiai mokami įprasta darbo užmokesčio mokėjimo tvarka. Darbo užmokesčio mokėjimo tvarka atostoginiai mokami ir be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C50EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C50EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darbuotojo prašymo, jei atostogų prašymą jis parašė vėliau negu 15 darbo dienų iki atostogų pradžios. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A837F17" w14:textId="31F7238F" w:rsidR="003C50EC" w:rsidRPr="003C50EC" w:rsidRDefault="00CB5DA9" w:rsidP="00CB5DA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...85 lines deleted...]
-        <w:pStyle w:val="Sraopastraipa"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidR="003C50EC" w:rsidRPr="003C50EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Darbuotojo atleidimo atveju jam</w:t>
+      </w:r>
+      <w:r w:rsidR="003C50EC" w:rsidRPr="003C50EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> priklausantis darbo </w:t>
+      </w:r>
+      <w:r w:rsidR="003C50EC" w:rsidRPr="003C50EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>užmokestis ir nepanaudotų atostogų kompensacija bei kitos išmokos yra išmokamos paskutinę jo darbo Mokykloje dieną, jeigu darbdavio ir darbuotojo susitarimu nenustatyta kitokia atsiskaitymo tvarka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A80833D" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="003C50EC" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="419C265E" w14:textId="73F5F418" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="part_423a63ef93664f98b570a7425cbb1099"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkStart w:id="16" w:name="part_423a63ef93664f98b570a7425cbb1099"/>
+      <w:bookmarkStart w:id="17" w:name="part_c14b5a23c18a43fca7616636108a582d"/>
+      <w:bookmarkStart w:id="18" w:name="part_3af24e42e529480d96a476ef767ed517"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
-    </w:p>
-[...31 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00ED4711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00ED4711">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6EF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="000A6EF4">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED4711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> SKIRSNIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E78CD6D" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
+    <w:p w14:paraId="1E78CD6D" w14:textId="0F740F96" w:rsidR="00A0684F" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
       <w:pPr>
         <w:pStyle w:val="Bodytext40"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="216" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED4711">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>PRIEMOKŲ, IŠMOKŲ MOKĖJIMO TVARKA IR SĄLYGOS. DARBUOTOJŲ SKATINIMAS</w:t>
-[...8 lines deleted...]
-        </w:numPr>
+        <w:t xml:space="preserve">PRIEMOKŲ, IŠMOKŲ MOKĖJIMO TVARKA IR SĄLYGOS. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DARBUOTOJŲ PAVADAVIMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250167E8" w14:textId="4981A8B5" w:rsidR="00D41AF3" w:rsidRDefault="00D41AF3" w:rsidP="009B43C6">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext40"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-        <w:tabs>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="009B43C6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Mokyklos darbuotojui gali būti skiriamos šios priemokos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7281E1" w14:textId="464A07E0" w:rsidR="00D41AF3" w:rsidRDefault="00D41AF3" w:rsidP="009B43C6">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext40"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...21 lines deleted...]
-        <w:pStyle w:val="Bodytext20"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. už pavadavimą, kai raštu pavedama laikinai atlikti kito darbuotojo pareigybei nustatytas funkcijas; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681037F3" w14:textId="618FBA35" w:rsidR="00D41AF3" w:rsidRDefault="00D41AF3" w:rsidP="009B43C6">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext40"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-        <w:tabs>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. už papildomų raštu suformuluotų užduočių atlikimą, kai dėl to viršijamas įprastas darbo krūvis arba kai atliekamos pareigybės aprašyme nenustatytos funkcijos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085B8EE7" w14:textId="0712EF0E" w:rsidR="00D41AF3" w:rsidRDefault="00D41AF3" w:rsidP="009B43C6">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext40"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3. už įprastą darbo krūvį viršijančią veiklą, kai yra padidėjęs darbų mastas, atliekant pareigybės aprašyme nustatytas funkcijas, bet neviršijama nustatyta darbo laiko trukmė. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ABD42DC" w14:textId="79F8D60B" w:rsidR="00D41AF3" w:rsidRDefault="00D41AF3" w:rsidP="009B43C6">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext40"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00A0684F" w:rsidRPr="000A0F8F">
-[...30 lines deleted...]
-        <w:pStyle w:val="Bodytext20"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Kiekviena priemoka, nurodyta šiame skirsnyje, negali būti mažesnė kaip 10 procentų pareiginės algos, o jų suma negali viršyti 80 procentų pareiginės algos. Ši nuostata netaikoma mokytojams ir pagalbos mokiniui specialistams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C43319" w14:textId="282B2B46" w:rsidR="00D41AF3" w:rsidRDefault="00D41AF3" w:rsidP="009B43C6">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext40"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Priemokos dydį nustato Mokyklos direktorius, atsižvelgdamas darbuotojo darbo patirtį, kvalifikaciją, išsilavinimą, veiklos sudėtingumą, atsakomybės ir savarankiškumo lygį, papildomų įgūdžių ar žinių, svarbių einamoms pareigoms, turėjimą, darbo sąlygas ar kitus kriterijus. 43. Darbuotojo pavadavimas gali būti įforminamas: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171E4B0A" w14:textId="63B2CE2E" w:rsidR="00D41AF3" w:rsidRDefault="00D41AF3" w:rsidP="009B43C6">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext40"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
-        <w:rPr>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00A0684F" w:rsidRPr="000A0F8F">
-[...61 lines deleted...]
-        <w:pStyle w:val="Bodytext20"/>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1. skiriant priemoką pagal Aprašo 40.1 punktą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032FF6A4" w14:textId="5F4E651A" w:rsidR="00D41AF3" w:rsidRDefault="00D41AF3" w:rsidP="009B43C6">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext40"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
-        <w:rPr>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="lt-LT"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00A0684F" w:rsidRPr="000A0F8F">
-[...11 lines deleted...]
-        <w:pStyle w:val="Bodytext20"/>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.2. Mokyklos direktoriaus ir pavaduojančio asmens susitarimu dėl papildomo darbo pagal Darbo kodekso 35 straipsnio nuostatas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751916BB" w14:textId="0045E86C" w:rsidR="00D41AF3" w:rsidRDefault="00D41AF3" w:rsidP="009B43C6">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext40"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="lt-LT"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00A0684F" w:rsidRPr="000A0F8F">
-[...11 lines deleted...]
-        <w:pStyle w:val="Bodytext20"/>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.3. Mokyklos direktoriaus ir pavaduojančio asmens susitarimu laikinai pakeisti darbo sąlygas. Susitarime nurodoma:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6074CF" w14:textId="2B09A686" w:rsidR="00D41AF3" w:rsidRDefault="00D41AF3" w:rsidP="009B43C6">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext40"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00A0684F" w:rsidRPr="00ED4711">
-[...13 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.3.1. darbo funkcijos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C17DEAE" w14:textId="19DA1E97" w:rsidR="00D41AF3" w:rsidRDefault="00D41AF3" w:rsidP="009B43C6">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext40"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
-        <w:rPr>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00A0684F" w:rsidRPr="00ED4711">
-[...15 lines deleted...]
-        <w:t>Priemokos</w:t>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.3.2. darbo krūvis (apimtis);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C72038" w14:textId="6E1EC5E8" w:rsidR="00D41AF3" w:rsidRDefault="00D41AF3" w:rsidP="009B43C6">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext40"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="Bodytext20"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.3.3. darbo užmokesčio ar priemokos už papildomą darbą dydis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C13EA70" w14:textId="3A5C511B" w:rsidR="00D41AF3" w:rsidRDefault="00D41AF3" w:rsidP="009B43C6">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext40"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00A0684F" w:rsidRPr="001471CB">
-[...19 lines deleted...]
-        </w:tabs>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.3.4. papildomo darbo funkcijų atlikimo laikas (darbo funkcijų jungimas arba gretinimas);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196530A4" w14:textId="5B02A250" w:rsidR="00D41AF3" w:rsidRDefault="00D41AF3" w:rsidP="009B43C6">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext40"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
-        <w:rPr>
-[...48 lines deleted...]
-        <w:pStyle w:val="Betarp"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.3.5. darbo sąlygų pakeitimo ar papildomo darbo laikotarpis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658288A4" w14:textId="7C2542E5" w:rsidR="00681DA2" w:rsidRPr="00D41AF3" w:rsidRDefault="00D41AF3" w:rsidP="009B43C6">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext40"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
-        <w:rPr>
-[...154 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...230 lines deleted...]
-    <w:p w14:paraId="46BD23F4" w14:textId="24EA5D98" w:rsidR="00091E85" w:rsidRDefault="004D60E6" w:rsidP="004D60E6">
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Jeigu mokytojų, mokytojų, dirbančių pagal ikimokyklinio ugdymo programą, meninio ugdymo mokytojų, dirbančių pagal ikimokyklinio ir (ar) priešmokyklinio ugdymo programas, mokytojų, dirbančių pagal priešmokyklinio ugdymo programą, logopedo, specialiojo pedagogo, karjeros specialisto, psichologo, socialinio pedagogo, pailgintos darbo dienos grupės auklėtojo, direktoriaus pavaduotojų ugdymui veiklos sudėtingumas yra laikino pobūdžio arba mokinio specialieji ugdymosi poreikiai nustatyti vėliau negu patvirtinta darbuotojų tarifikacija, Mokyklos direktoriaus įsakymu už nustatytą laikotarpį arba laikotarpį iki kitos tarifikacijos tvirtinimo mokama</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BD23F4" w14:textId="770F8F84" w:rsidR="00091E85" w:rsidRPr="00D41AF3" w:rsidRDefault="00ED4E6C" w:rsidP="00681DA2">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="50F3447F" w14:textId="27B38615" w:rsidR="00DA708E" w:rsidRPr="00DA708E" w:rsidRDefault="00DA708E" w:rsidP="00DA708E">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41AF3">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B52C7BF" w14:textId="6089FFBF" w:rsidR="00681DA2" w:rsidRPr="009B43C6" w:rsidRDefault="00DA708E" w:rsidP="00681DA2">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA708E">
+      <w:r w:rsidRPr="009B43C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VII</w:t>
       </w:r>
-      <w:r w:rsidR="00091E85" w:rsidRPr="00DA708E">
+      <w:r w:rsidR="00091E85" w:rsidRPr="009B43C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> SK</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B43C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IRSNIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597626FA" w14:textId="672C0FA6" w:rsidR="00091E85" w:rsidRDefault="00091E85" w:rsidP="00DA708E">
+    <w:p w14:paraId="12A9CCDD" w14:textId="77777777" w:rsidR="00681DA2" w:rsidRPr="00681DA2" w:rsidRDefault="00681DA2" w:rsidP="00681DA2">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="3828"/>
+          <w:tab w:val="left" w:pos="4820"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00681DA2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DARBUOTOJŲ SKATINIMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B9E181" w14:textId="29252FDC" w:rsidR="00681DA2" w:rsidRPr="00681DA2" w:rsidRDefault="00681DA2" w:rsidP="00681DA2">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="3828"/>
+          <w:tab w:val="left" w:pos="4820"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00681DA2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5502DEE9" w14:textId="774D437E" w:rsidR="00681DA2" w:rsidRPr="000D5BF5" w:rsidRDefault="00681DA2" w:rsidP="00681DA2">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="3828"/>
+          <w:tab w:val="left" w:pos="4820"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>46. Mokyklos darbuotojams skatinti gali būti taikomos šios priemonės:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163A554C" w14:textId="0C602285" w:rsidR="00681DA2" w:rsidRPr="000D5BF5" w:rsidRDefault="00681DA2" w:rsidP="00681DA2">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="3828"/>
+          <w:tab w:val="left" w:pos="4820"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> 46.1. padėka (gali būti taikoma atskirai ar kartu su kitomis skatinimo priemonėmis); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7732655E" w14:textId="5C073A7D" w:rsidR="00681DA2" w:rsidRPr="000D5BF5" w:rsidRDefault="009B43C6" w:rsidP="00681DA2">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="3828"/>
+          <w:tab w:val="left" w:pos="4820"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>`</w:t>
+      </w:r>
+      <w:r w:rsidR="00681DA2" w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">46.2. leidimas atlikti dalį ar visas savo darbo funkcijas (kai tai suderinama su pareigybės apraše nustatytomis funkcijomis) nuotoliniu būdu namuose; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C32BDA8" w14:textId="1C5BB916" w:rsidR="00681DA2" w:rsidRPr="000D5BF5" w:rsidRDefault="009B43C6" w:rsidP="00681DA2">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="3828"/>
+          <w:tab w:val="left" w:pos="4820"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00681DA2" w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">46.3. suteikiant iki 5 mokamų papildomų poilsio dienų (tačiau ne daugiau kaip 10 mokamų papildomų poilsio dienų per metus) arba atitinkamai sutrumpinant darbo laiką (mokytojams ši skatinimo priemonė gali būti suteikta ne ugdymo proceso metu); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34EF217A" w14:textId="05D83525" w:rsidR="00681DA2" w:rsidRPr="000D5BF5" w:rsidRDefault="009B43C6" w:rsidP="00681DA2">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="3828"/>
+          <w:tab w:val="left" w:pos="4820"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00681DA2" w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 46.4. finansuojant darbuotojo kvalifikacijos tobulinimą ne didesne kaip vienos pareiginės algos dydžio suma per metus; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2664B7B2" w14:textId="527B901A" w:rsidR="00681DA2" w:rsidRPr="000D5BF5" w:rsidRDefault="009B43C6" w:rsidP="00681DA2">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="3828"/>
+          <w:tab w:val="left" w:pos="4820"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00681DA2" w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>46.5. vienkartine pinigine išmoka Vyriausybės nustatyta tvarka;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C41698E" w14:textId="6954101B" w:rsidR="00681DA2" w:rsidRPr="000D5BF5" w:rsidRDefault="009B43C6" w:rsidP="00681DA2">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="3828"/>
+          <w:tab w:val="left" w:pos="4820"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00681DA2" w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 46.6. iki 2 pareiginių algų dydžio pinigine išmoka už asmeninį išskirtinį indėlį įgyvendinant Mokyklai nustatytus tikslus arba už pasiektus rezultatus ir įgyvendintus uždavinius (tačiau ne dažniau kaip du kartus per kalendorinius metus). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B90FAF9" w14:textId="58FAD3C5" w:rsidR="00681DA2" w:rsidRPr="000D5BF5" w:rsidRDefault="009B43C6" w:rsidP="00681DA2">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="3828"/>
+          <w:tab w:val="left" w:pos="4820"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00681DA2" w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">47. Vienkartinės piniginės išmokos darbuotojams gali būti mokamos, jei Mokykla turi sutaupytų darbo užmokesčio lėšų. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4895F2CE" w14:textId="4F2CA47E" w:rsidR="00681DA2" w:rsidRPr="000D5BF5" w:rsidRDefault="009B43C6" w:rsidP="00681DA2">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="3828"/>
+          <w:tab w:val="left" w:pos="4820"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00681DA2" w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>48. Darbuotojų skatinimas kintamąja dalimi numatomas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atsižvelgiant į turimus asignavimus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A17E3C" w14:textId="667394EF" w:rsidR="00710DC3" w:rsidRPr="000D5BF5" w:rsidRDefault="00710DC3" w:rsidP="00681DA2">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="3828"/>
+          <w:tab w:val="left" w:pos="4820"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">49. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> Papildomai gali būti skiriama padėka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9431EF" w14:textId="29662881" w:rsidR="00710DC3" w:rsidRPr="000D5BF5" w:rsidRDefault="00710DC3" w:rsidP="00710DC3">
+      <w:pPr>
+        <w:pStyle w:val="normal-p"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D5BF5">
+        <w:t xml:space="preserve"> 50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D5BF5">
+        <w:rPr>
+          <w:rStyle w:val="normal-h"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Biudžetinės įstaigos darbuotojai, jeigu buvo nustatyta, kad per paskutinius 6 mėnesius jie padarė darbo pareigų pažeidimą, gali būti neskatinami, išskyrus atvejį, kai darbuotojo veikla įvertinama kaip viršijanti lūkesčius.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4C72DE" w14:textId="77777777" w:rsidR="00710DC3" w:rsidRDefault="00710DC3" w:rsidP="00710DC3">
+      <w:pPr>
+        <w:pStyle w:val="normal-p"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normal-h"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F29A2CF" w14:textId="09EB5A91" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="000D5BF5">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED4711">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA708E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED4711">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SKIRSNIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B57C626" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED4711">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DARBO UŽMOKESČIO MOKĖJIMO TERMINAI, TVARKA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51598FAC" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="00DA708E" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
-        <w:jc w:val="center"/>
-[...184 lines deleted...]
-        <w:ind w:left="851"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73E99A97" w14:textId="1F4CCA77" w:rsidR="00800676" w:rsidRPr="00DA708E" w:rsidRDefault="00DA708E" w:rsidP="00800676">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>51</w:t>
       </w:r>
@@ -5968,83 +6533,128 @@
     </w:p>
     <w:p w14:paraId="6361462A" w14:textId="0DDEFF8D" w:rsidR="00A0684F" w:rsidRPr="00DA708E" w:rsidRDefault="00DA708E" w:rsidP="00DA708E">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>57</w:t>
       </w:r>
       <w:r w:rsidR="00800676" w:rsidRPr="00DA708E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Darbuotojui raštiškai prašant, mokykla išduoda darbuotojui pažymą apie gaunamą darbo užmokestį mokykloje.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CDB33E" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
+    <w:p w14:paraId="25CDB33E" w14:textId="38A4FAB8" w:rsidR="00A0684F" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C333AB7" w14:textId="4460381A" w:rsidR="000D5BF5" w:rsidRDefault="000D5BF5" w:rsidP="00A0684F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A550B12" w14:textId="6B969245" w:rsidR="000D5BF5" w:rsidRDefault="000D5BF5" w:rsidP="00A0684F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A764E04" w14:textId="779BA71F" w:rsidR="000D5BF5" w:rsidRDefault="000D5BF5" w:rsidP="00A0684F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29674EE4" w14:textId="77777777" w:rsidR="000D5BF5" w:rsidRPr="00ED4711" w:rsidRDefault="000D5BF5" w:rsidP="00A0684F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F622045" w14:textId="4617C390" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="0010329D" w:rsidP="00A0684F">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>IX</w:t>
       </w:r>
       <w:r w:rsidR="00A0684F" w:rsidRPr="00ED4711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> SKIRSNIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="527CF399" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6138,51 +6748,50 @@
     <w:p w14:paraId="7E2DB7F2" w14:textId="6912A324" w:rsidR="00A0684F" w:rsidRPr="0010329D" w:rsidRDefault="00A0684F" w:rsidP="0010329D">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010329D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>grąžinti sumoms, permokėtoms dėl skaičiavimo klaidų;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF6BD9E" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="0010329D">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED4711">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -6349,52 +6958,52 @@
     <w:p w14:paraId="2BB5FF42" w14:textId="1EE32A3F" w:rsidR="00A0684F" w:rsidRPr="0010329D" w:rsidRDefault="000E63F1" w:rsidP="0010329D">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010329D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Išskaitos pagal darbuotojo prašymus nevykdomos (lizingas, įmokos dėl draudimo pagal savanoriškas draudimo sutartis, atsiskaitymai už mobiliojo ryšio naudojimą).</w:t>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="part_1f1b65dbafe340c58428adea8fc643fe"/>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkStart w:id="19" w:name="part_1f1b65dbafe340c58428adea8fc643fe"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="602D6098" w14:textId="77777777" w:rsidR="0010329D" w:rsidRDefault="0010329D" w:rsidP="00A0684F">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="000E629E" w14:textId="47DF9BCF" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="000A6EF4" w:rsidP="00A0684F">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
@@ -6789,50 +7398,51 @@
         <w:t>Mokyklos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE2EE9E" w14:textId="543E15F5" w:rsidR="00A0684F" w:rsidRPr="00857EB4" w:rsidRDefault="00A0684F" w:rsidP="0010329D">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00857EB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00857EB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">darbuotojai, </w:t>
       </w:r>
       <w:r w:rsidRPr="00857EB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ligos ar mirties, stichinės nelaimės ar turto netekimo, </w:t>
       </w:r>
       <w:r w:rsidRPr="00857EB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -7083,94 +7693,109 @@
         </w:rPr>
         <w:t xml:space="preserve"> PATVIRTINTŲ PAREIGYBIŲ DARBO APMOKĖJIMO SĄLYGOS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E0B269F" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
       <w:pPr>
         <w:pStyle w:val="Bodytext40"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4166"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED4711">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I SKIRSNIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD5602D" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
+    <w:p w14:paraId="5CD5602D" w14:textId="7B4A59C4" w:rsidR="00A0684F" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED4711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PAREIGINĖS ALGOS KOEFICIENTO NUSTATYMO </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MOKYKLOS</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED4711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> DARBUOTOJAMS KRITERIJAI</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62A558" w14:textId="77777777" w:rsidR="000D5BF5" w:rsidRPr="00ED4711" w:rsidRDefault="000D5BF5" w:rsidP="00A0684F">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3B46AD52" w14:textId="77777777" w:rsidR="00BF7C7B" w:rsidRDefault="00A0684F" w:rsidP="00BF7C7B">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mokyklos</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED4711">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -8017,50 +8642,51 @@
     </w:p>
     <w:p w14:paraId="20DD0159" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="0008307B">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1526"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="1855"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED4711">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> geografijos mokytojui;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5989727F" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="0008307B">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1526"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="1855"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED4711">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -8240,51 +8866,50 @@
     </w:p>
     <w:p w14:paraId="64FCDD63" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="00CD47F8">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1526"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="1713"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED4711">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>etikos mokytojui;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C61D11" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="00CD47F8">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1526"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="1713"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED4711">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -9425,51 +10050,59 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, pailgintos dienos grupės auklėtojo pareiginės algos koef</w:t>
       </w:r>
       <w:r w:rsidR="00B82188" w:rsidRPr="00B82188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>icienta</w:t>
       </w:r>
       <w:r w:rsidR="006B265B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B82188" w:rsidRPr="00B82188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dėl stažo ir kvalifikacinės kategorijos pasikeitimo nustatomi iš naujo 2 kartus per metus: einamųjų metų rugsėjo1 d bei sausio 1</w:t>
+        <w:t xml:space="preserve"> dėl stažo ir kvalifikacinės kategorijos pasikeitimo nustatomi iš naujo </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82188" w:rsidRPr="00B82188">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2 kartus per metus: einamųjų metų rugsėjo1 d bei sausio 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B82188" w:rsidRPr="00B82188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d. duomenimis. Už pasikeitusių duomenų pateikimą darbdaviui atsakingas pats darbuotojas</w:t>
       </w:r>
       <w:r w:rsidR="00B82188">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BBBF299" w14:textId="73E5F0FD" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="009F67BB" w:rsidP="00226E6F">
@@ -9650,51 +10283,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34569B18" w14:textId="064CECB5" w:rsidR="00A0684F" w:rsidRDefault="002247BC" w:rsidP="00A0684F">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>80.</w:t>
       </w:r>
       <w:r w:rsidR="00A0684F" w:rsidRPr="00ED4711">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Konkretus pareiginės algos koeficientas, nustatomas specialistams ir kvalifikuoti</w:t>
       </w:r>
       <w:r w:rsidR="0001253E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ems darbuotojams, priklauso nuo</w:t>
       </w:r>
       <w:r w:rsidR="00A0684F" w:rsidRPr="00ED4711">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> išsilavinimo, veiklos sudėtingumo, atsakomybės ir savarankiškumo lygio, turimų papildomų žinių ir įgūdžių, svarbių einamoms pareigoms ir yra ne mažesnis kaip iki 2023-12-31 mokėtas atlygis be kintamosios dalies:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C2D8E29" w14:textId="6B82DB0E" w:rsidR="006A5BAA" w:rsidRPr="00ED4711" w:rsidRDefault="002247BC" w:rsidP="00A0684F">
@@ -10477,51 +11109,61 @@
     <w:p w14:paraId="0031AD9E" w14:textId="79FB7EC6" w:rsidR="00A0684F" w:rsidRPr="009159D6" w:rsidRDefault="00A0684F" w:rsidP="009159D6">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009159D6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>Nuo 2025 m. kas 3 metus po atlikto darbuotojų vertinimo, didinamas pareiginės algos koeficientas, darbuotojo veiklą kaip viršijančią lūkesčius ar juos atitinkančią:</w:t>
+        <w:t xml:space="preserve">Nuo 2025 m. kas 3 metus po atlikto darbuotojų vertinimo, didinamas pareiginės algos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009159D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>koeficientas, darbuotojo veiklą kaip viršijančią lūkesčius ar juos atitinkančią:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CDE2725" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="00423BB4" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1526"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00423BB4">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
@@ -10668,61 +11310,51 @@
       <w:r w:rsidRPr="00423BB4">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>„labai gerai“ įvertinu</w:t>
       </w:r>
       <w:r w:rsidR="00423BB4" w:rsidRPr="00423BB4">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>s darbuotojo veiklą, skiriama ne mažiau 15</w:t>
       </w:r>
       <w:r w:rsidRPr="00423BB4">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> proc. </w:t>
-[...9 lines deleted...]
-        <w:t>2023 m. nustatytos pareiginės algos pastoviosios dalies dydžio kintamoji d</w:t>
+        <w:t xml:space="preserve"> proc. 2023 m. nustatytos pareiginės algos pastoviosios dalies dydžio kintamoji d</w:t>
       </w:r>
       <w:r w:rsidR="00423BB4" w:rsidRPr="00423BB4">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>alis; įvertinus veiklą „gerai“ ne mažiau</w:t>
       </w:r>
       <w:r w:rsidRPr="00423BB4">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 proc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B72E7F7" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="009159D6">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
@@ -10900,52 +11532,52 @@
         </w:rPr>
         <w:t>Mokytojų, dirbančių pagal bendrojo ugdymo, profesinio mokymo ir neformaliojo švietimo programas (išskyrus ikimokyklinio ir priešmokyklinio ugdymo programas),</w:t>
       </w:r>
       <w:r w:rsidR="008E2907">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED4711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">veiklų mokyklos bendruomenei aprašu; </w:t>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="m_6551134387310710948_part_35dcb36f007d4"/>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkStart w:id="20" w:name="m_6551134387310710948_part_35dcb36f007d4"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00ED4711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Mokytojų, dirbančių pagal bendrojo ugdymo, profesinio mokymo ir neformaliojo švietimo programas (išskyrus ikimokyklinio ir priešmokyklinio ugdymo programas), veiklų, susijusių su profesiniu tobulėjimu, aprašu; Pradinio, pagrindinio ir vidurinio ugdymo programų bendraisiais ugdymo planais. </w:t>
       </w:r>
       <w:r w:rsidR="00D971B4" w:rsidRPr="008E2907">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mokytojo darbo krūvio sandara yra apskaičiuojama, kai mokytojo darbo laikas per savaitę yra 36 valandos (kontaktinės ir nekontaktinės)</w:t>
       </w:r>
       <w:r w:rsidR="00210804" w:rsidRPr="008E2907">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11510,50 +12142,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>mokymosi pasiekimams vertinti, skaičius mokytojui per mokslo metus nustatomas procentais nuo</w:t>
       </w:r>
       <w:r w:rsidRPr="008E2907">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E2907">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>kontaktinių valandų, atsižvelgiant į įgyvendinamą programą, ugdymo ar mokymo sritį, dalyką ir į</w:t>
       </w:r>
       <w:r w:rsidRPr="008E2907">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E2907">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>mokinių skaičių klasėje</w:t>
       </w:r>
       <w:r w:rsidR="00210804" w:rsidRPr="008E2907">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -11720,51 +12353,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Valandos už veiklas, susijusias su profesiniu tobulėjimu bei veiklas, kurias mokytojas privalo atlikti mokyklos bendruomenei, nustatomos bendru direktoriaus ir mokytojo susitarimu atsižvelgiant į mokyklai skirtas lėšas darbo užmokesčiui.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F72C4F" w14:textId="699EFC47" w:rsidR="00D971B4" w:rsidRPr="008E2907" w:rsidRDefault="008E2907" w:rsidP="008E2907">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008E2907">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00D971B4" w:rsidRPr="008E2907">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -12299,159 +12931,62 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4798BBC7" w14:textId="77777777" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="00A0684F" w:rsidP="00A0684F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5184" w:firstLine="1296"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="648B360D" w14:textId="77777777" w:rsidR="006A11F8" w:rsidRDefault="006A11F8" w:rsidP="006A11F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27C47326" w14:textId="77777777" w:rsidR="006A11F8" w:rsidRDefault="006A11F8" w:rsidP="006A11F8">
+    <w:p w14:paraId="6CD99652" w14:textId="77777777" w:rsidR="000D5BF5" w:rsidRDefault="000D5BF5" w:rsidP="006A11F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="851"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CD80196" w14:textId="77777777" w:rsidR="006A11F8" w:rsidRDefault="006A11F8" w:rsidP="006A11F8">
-[...95 lines deleted...]
-    <w:p w14:paraId="12D7622F" w14:textId="77777777" w:rsidR="006A11F8" w:rsidRDefault="006A11F8" w:rsidP="006A11F8">
+    <w:p w14:paraId="12D7622F" w14:textId="596E0599" w:rsidR="006A11F8" w:rsidRDefault="006A11F8" w:rsidP="006A11F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SUDERINTA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E037E80" w14:textId="77777777" w:rsidR="006A11F8" w:rsidRDefault="00A0684F" w:rsidP="006A11F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -12545,100 +13080,132 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DA66D50" w14:textId="0D9918A0" w:rsidR="006A11F8" w:rsidRDefault="006A11F8" w:rsidP="006A11F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rūta Kiškėnienė</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31259898" w14:textId="7F627B45" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="006A11F8" w:rsidP="006A11F8">
+    <w:p w14:paraId="31259898" w14:textId="7DE8741F" w:rsidR="00A0684F" w:rsidRPr="00ED4711" w:rsidRDefault="006A11F8" w:rsidP="006A11F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2024 m. sausio 2 d.</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="002E58C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
+      </w:r>
+      <w:r w:rsidR="002E58C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>balandžio 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01882457" w14:textId="77777777" w:rsidR="00E17EE6" w:rsidRDefault="00E17EE6" w:rsidP="00AD7EDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E115AD7" w14:textId="77777777" w:rsidR="00E17EE6" w:rsidRDefault="00E17EE6" w:rsidP="00AD7EDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2590BDD4" w14:textId="77777777" w:rsidR="003F4441" w:rsidRDefault="001A25DF" w:rsidP="00E17EE6">
       <w:pPr>
         <w:ind w:left="6107" w:right="222"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Hlk161135813"/>
+      <w:bookmarkStart w:id="21" w:name="_Hlk161135813"/>
       <w:r w:rsidRPr="00E17EE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vilkaviškio r. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E17EE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sūdavos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E17EE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -12649,51 +13216,51 @@
       <w:pPr>
         <w:ind w:left="6107" w:right="222"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="001A25DF" w:rsidRPr="00E17EE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">priedas </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p w14:paraId="2F65BBE0" w14:textId="77777777" w:rsidR="001A25DF" w:rsidRPr="00E17EE6" w:rsidRDefault="001A25DF" w:rsidP="001A25DF">
       <w:pPr>
         <w:spacing w:after="1" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E17EE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DARBUOTOJŲ PAREIGYBIŲ GRUPĖS, PAREIGYBĖS, JŲ LYGIS </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9204" w:type="dxa"/>
@@ -17657,145 +18224,176 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16B5D5FE" w14:textId="77777777" w:rsidR="001A25DF" w:rsidRDefault="001A25DF" w:rsidP="00AD7EDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26CE922C" w14:textId="77777777" w:rsidR="001A25DF" w:rsidRDefault="001A25DF" w:rsidP="00AD7EDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A25C2EC" w14:textId="77777777" w:rsidR="001A25DF" w:rsidRDefault="001A25DF" w:rsidP="00AD7EDD">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5595DA3B" w14:textId="77777777" w:rsidR="003F4441" w:rsidRDefault="003F4441" w:rsidP="003F4441">
       <w:pPr>
         <w:ind w:left="6107" w:right="222"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E17EE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vilkaviškio r. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E17EE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sūdavos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E17EE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pagrindinės mokyklos darbuotojų darbo apmokėjimo sistemos </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22B6E132" w14:textId="51AF8533" w:rsidR="003F4441" w:rsidRPr="00E17EE6" w:rsidRDefault="003F4441" w:rsidP="003F4441">
       <w:pPr>
         <w:ind w:left="6107" w:right="222"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00E17EE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">priedas </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DCF7E7" w14:textId="3CE6E15D" w:rsidR="00780AF7" w:rsidRPr="003F4441" w:rsidRDefault="00780AF7" w:rsidP="003F4441">
+    <w:p w14:paraId="10C55831" w14:textId="77777777" w:rsidR="000D5BF5" w:rsidRDefault="00780AF7" w:rsidP="003F4441">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F4441">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>pareiginės algos pastoviosios dalies koeficientai dėl veiklos sudėtingumo mokytojams didinami 1–15 procentų (atsižvelgiant į turimas lėšas)</w:t>
-      </w:r>
+        <w:t xml:space="preserve">pareiginės algos pastoviosios dalies koeficientai dėl veiklos sudėtingumo mokytojams didinami 1–15 procentų </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68DCF7E7" w14:textId="4A328FD9" w:rsidR="00780AF7" w:rsidRDefault="00780AF7" w:rsidP="003F4441">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4441">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>(atsižvelgiant į turimas lėšas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371560E2" w14:textId="77777777" w:rsidR="000D5BF5" w:rsidRPr="003F4441" w:rsidRDefault="000D5BF5" w:rsidP="003F4441">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="6521"/>
         <w:gridCol w:w="1559"/>
       </w:tblGrid>
       <w:tr w:rsidR="00780AF7" w:rsidRPr="003F4441" w14:paraId="431AE0C1" w14:textId="77777777" w:rsidTr="00780AF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -18674,50 +19272,51 @@
     <w:p w14:paraId="2247DA05" w14:textId="77777777" w:rsidR="003F4441" w:rsidRDefault="003F4441" w:rsidP="005674FD">
       <w:pPr>
         <w:ind w:right="222"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B157829" w14:textId="77777777" w:rsidR="003F4441" w:rsidRDefault="003F4441" w:rsidP="005674FD">
       <w:pPr>
         <w:ind w:right="222"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FE69018" w14:textId="77777777" w:rsidR="003F4441" w:rsidRDefault="003F4441" w:rsidP="003F4441">
       <w:pPr>
         <w:ind w:left="6107" w:right="222"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E17EE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vilkaviškio r. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E17EE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sūdavos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E17EE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pagrindinės mokyklos darbuotojų darbo apmokėjimo sistemos </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51292C3F" w14:textId="7FB0E24D" w:rsidR="003F4441" w:rsidRPr="00E17EE6" w:rsidRDefault="003F4441" w:rsidP="003F4441">
       <w:pPr>
         <w:ind w:left="6107" w:right="222"/>
         <w:rPr>
@@ -20554,204 +21153,268 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">A lygis </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="443D2872" w14:textId="73D3B25A" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
+          <w:p w14:paraId="443D2872" w14:textId="2C2C8D82" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0,67-</w:t>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D60AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>76</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006560D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="009859A8" w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0,88</w:t>
             </w:r>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7945777A" w14:textId="13EDBADD" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
+          <w:p w14:paraId="7945777A" w14:textId="34FE3339" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:right="58"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0,68-</w:t>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D60AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>77</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006560D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="009859A8" w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0,89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="790569E5" w14:textId="16D2FE3B" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
+          <w:p w14:paraId="790569E5" w14:textId="03DA6E6D" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:right="56"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0,69-</w:t>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D60AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>78</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006560D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="009859A8" w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0,9</w:t>
             </w:r>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FBC69A8" w14:textId="38E031FC" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
+          <w:p w14:paraId="5FBC69A8" w14:textId="6DCB0AD6" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:right="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0,7-</w:t>
+              <w:t>0,7</w:t>
+            </w:r>
+            <w:r w:rsidR="00D60AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006560D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="009859A8" w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0,91</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008673CE" w:rsidRPr="006560D9" w14:paraId="6142E116" w14:textId="77777777" w:rsidTr="008673CE">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -20767,204 +21430,268 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">B lygis </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00329AFF" w14:textId="4CB927D8" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
+          <w:p w14:paraId="00329AFF" w14:textId="2279B109" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0,62-</w:t>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D60AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>73</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006560D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="009859A8" w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0,81</w:t>
             </w:r>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3070E5A1" w14:textId="25C6132B" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
+          <w:p w14:paraId="3070E5A1" w14:textId="2895E5F0" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:right="58"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0,63- 0,</w:t>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D60AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>73</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006560D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- 0,</w:t>
             </w:r>
             <w:r w:rsidR="009859A8" w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="762625C8" w14:textId="78088990" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
+          <w:p w14:paraId="762625C8" w14:textId="2FC1D9B1" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:right="56"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0,64-</w:t>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D60AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006560D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4-</w:t>
             </w:r>
             <w:r w:rsidR="009859A8" w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0,84</w:t>
             </w:r>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30845F25" w14:textId="7353BD50" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
+          <w:p w14:paraId="30845F25" w14:textId="31C29E20" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:right="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0,65-</w:t>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D60AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006560D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5-</w:t>
             </w:r>
             <w:r w:rsidR="009859A8" w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0,85</w:t>
             </w:r>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5DC1F03E" w14:textId="77777777" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE" w:rsidP="006560D9">
       <w:pPr>
         <w:spacing w:after="24" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="851"/>
@@ -21077,74 +21804,74 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">darbo patirtį – iki 0,1; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB62872" w14:textId="77777777" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE" w:rsidP="006560D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="222"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006560D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">žinojimo ir žinių sudėtingumo kriterijų – iki 0,1; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A554E40" w14:textId="77777777" w:rsidR="006560D9" w:rsidRDefault="008673CE" w:rsidP="006560D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="222"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006560D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>papildomų įgūdžių ar svarbių einamoms pareigoms žinių turėjimą – iki 0,1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="003A9AB3" w14:textId="2111FE4B" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE" w:rsidP="006560D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="222"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006560D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Specialisto pareiginės algos koeficientas negali būti didesnis negu intervale pagal </w:t>
       </w:r>
@@ -21649,212 +22376,276 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">C lygis </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1727" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="296E5B2E" w14:textId="0F5B7B4B" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
+          <w:p w14:paraId="296E5B2E" w14:textId="50ECEACD" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:right="64"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0,57-0,</w:t>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D60AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>71</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006560D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,</w:t>
             </w:r>
             <w:r w:rsidR="009859A8" w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09ACC2D7" w14:textId="5CC45D66" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
+          <w:p w14:paraId="09ACC2D7" w14:textId="50B87DE7" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0,58-0,7</w:t>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D60AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>72</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006560D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,7</w:t>
             </w:r>
             <w:r w:rsidR="009859A8" w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43BB5E63" w14:textId="5FA74FCF" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
+          <w:p w14:paraId="43BB5E63" w14:textId="5D5AF97C" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:right="63"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0,59-0,</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00D60AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,73</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006560D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,</w:t>
             </w:r>
             <w:r w:rsidR="009859A8" w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>77</w:t>
             </w:r>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0620E338" w14:textId="41BFF604" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
+          <w:p w14:paraId="0620E338" w14:textId="61497DEE" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:right="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0,6-0,</w:t>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D60AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>74</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006560D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,</w:t>
             </w:r>
             <w:r w:rsidR="009859A8" w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
             <w:r w:rsidRPr="006560D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="09638C0C" w14:textId="77777777" w:rsidR="008673CE" w:rsidRPr="006560D9" w:rsidRDefault="008673CE" w:rsidP="006560D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="852"/>
@@ -29473,101 +30264,99 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CD47F8" w:rsidRPr="006560D9" w:rsidSect="00931609">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="707" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesLT">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A75111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D48B230"/>
     <w:lvl w:ilvl="0" w:tplc="8D7073F6">
       <w:start w:val="69"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1687" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:effect w:val="none"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         <w:vertAlign w:val="baseline"/>
@@ -31729,51 +32518,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3066" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="691C2208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F08D6E4"/>
     <w:lvl w:ilvl="0" w:tplc="987C7CFE">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="928" w:hanging="360"/>
+        <w:ind w:left="1353" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
@@ -32355,432 +33144,450 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6677" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:effect w:val="none"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1899245445">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1102411884">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="130826315">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="545877774">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1256864898">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="585186903">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="922640522">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1207909532">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="491992299">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="69"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1446344279">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="922301023">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1487893834">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="411053565">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1428111016">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="69"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="81531197">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="533273598">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1768037627">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1614173413">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1565333964">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="1296"/>
+  <w:defaultTabStop w:val="1298"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A0684F"/>
     <w:rsid w:val="0001253E"/>
     <w:rsid w:val="00015151"/>
     <w:rsid w:val="00022C65"/>
     <w:rsid w:val="00027446"/>
     <w:rsid w:val="00070A34"/>
+    <w:rsid w:val="0007239F"/>
     <w:rsid w:val="0008307B"/>
     <w:rsid w:val="00091E85"/>
     <w:rsid w:val="000A0F8F"/>
     <w:rsid w:val="000A6657"/>
     <w:rsid w:val="000A6EF4"/>
     <w:rsid w:val="000B4DA5"/>
     <w:rsid w:val="000B78DD"/>
+    <w:rsid w:val="000D5BF5"/>
     <w:rsid w:val="000E63F1"/>
     <w:rsid w:val="0010329D"/>
     <w:rsid w:val="00106A20"/>
     <w:rsid w:val="001471CB"/>
     <w:rsid w:val="001774E5"/>
     <w:rsid w:val="00190D5E"/>
     <w:rsid w:val="00196D10"/>
     <w:rsid w:val="001A25DF"/>
+    <w:rsid w:val="001D2038"/>
     <w:rsid w:val="00210804"/>
     <w:rsid w:val="00221AD4"/>
     <w:rsid w:val="002247BC"/>
     <w:rsid w:val="00226E6F"/>
     <w:rsid w:val="002630DB"/>
     <w:rsid w:val="002A36AF"/>
+    <w:rsid w:val="002B4F27"/>
+    <w:rsid w:val="002E58C5"/>
     <w:rsid w:val="002F1071"/>
     <w:rsid w:val="003229FB"/>
     <w:rsid w:val="00374A42"/>
     <w:rsid w:val="00380B06"/>
     <w:rsid w:val="003A7548"/>
     <w:rsid w:val="003C32AE"/>
+    <w:rsid w:val="003C50EC"/>
     <w:rsid w:val="003F0FD7"/>
     <w:rsid w:val="003F4441"/>
     <w:rsid w:val="00405D67"/>
     <w:rsid w:val="00423BB4"/>
     <w:rsid w:val="00430D88"/>
     <w:rsid w:val="0043449E"/>
+    <w:rsid w:val="0047413F"/>
     <w:rsid w:val="004D60E6"/>
     <w:rsid w:val="004E67DA"/>
     <w:rsid w:val="00505EEE"/>
     <w:rsid w:val="00514824"/>
     <w:rsid w:val="005213BD"/>
     <w:rsid w:val="005615BE"/>
     <w:rsid w:val="005674FD"/>
     <w:rsid w:val="00570122"/>
     <w:rsid w:val="005C0A35"/>
     <w:rsid w:val="005D0A77"/>
     <w:rsid w:val="005E2987"/>
     <w:rsid w:val="006560D9"/>
     <w:rsid w:val="006736F2"/>
+    <w:rsid w:val="00681DA2"/>
     <w:rsid w:val="00694B32"/>
     <w:rsid w:val="006A11F8"/>
     <w:rsid w:val="006A5BAA"/>
     <w:rsid w:val="006A6972"/>
     <w:rsid w:val="006B265B"/>
     <w:rsid w:val="006B29DF"/>
     <w:rsid w:val="006E345E"/>
     <w:rsid w:val="006E7F9E"/>
+    <w:rsid w:val="00710DC3"/>
     <w:rsid w:val="007254CD"/>
     <w:rsid w:val="007549B6"/>
     <w:rsid w:val="00780AF7"/>
     <w:rsid w:val="007B5E57"/>
     <w:rsid w:val="007C726D"/>
     <w:rsid w:val="007E3644"/>
     <w:rsid w:val="007F09A9"/>
     <w:rsid w:val="007F4A29"/>
     <w:rsid w:val="00800676"/>
     <w:rsid w:val="008405CB"/>
     <w:rsid w:val="00857EB4"/>
     <w:rsid w:val="00860AFB"/>
     <w:rsid w:val="008673CE"/>
+    <w:rsid w:val="00882171"/>
     <w:rsid w:val="00896C70"/>
     <w:rsid w:val="008C6316"/>
     <w:rsid w:val="008D502F"/>
     <w:rsid w:val="008E2907"/>
     <w:rsid w:val="008E57E1"/>
+    <w:rsid w:val="009035E4"/>
     <w:rsid w:val="009159D6"/>
     <w:rsid w:val="00931609"/>
     <w:rsid w:val="00944EE0"/>
     <w:rsid w:val="009859A8"/>
     <w:rsid w:val="009A1A15"/>
+    <w:rsid w:val="009B43C6"/>
     <w:rsid w:val="009C67CB"/>
     <w:rsid w:val="009D0D45"/>
     <w:rsid w:val="009D5FDA"/>
     <w:rsid w:val="009F67BB"/>
     <w:rsid w:val="00A02C5F"/>
     <w:rsid w:val="00A0684F"/>
     <w:rsid w:val="00A06DDE"/>
     <w:rsid w:val="00A25DE9"/>
     <w:rsid w:val="00A355A0"/>
     <w:rsid w:val="00A81071"/>
     <w:rsid w:val="00AC1D8C"/>
+    <w:rsid w:val="00AC42C4"/>
     <w:rsid w:val="00AC4E65"/>
     <w:rsid w:val="00AD6E0D"/>
     <w:rsid w:val="00AD7EDD"/>
     <w:rsid w:val="00AE1AD3"/>
     <w:rsid w:val="00B12737"/>
     <w:rsid w:val="00B16FAD"/>
+    <w:rsid w:val="00B42B3F"/>
     <w:rsid w:val="00B667C2"/>
     <w:rsid w:val="00B82188"/>
     <w:rsid w:val="00B9587C"/>
+    <w:rsid w:val="00BB5959"/>
     <w:rsid w:val="00BD6B23"/>
     <w:rsid w:val="00BF2DA2"/>
     <w:rsid w:val="00BF7C7B"/>
     <w:rsid w:val="00C209A7"/>
     <w:rsid w:val="00C27DB5"/>
     <w:rsid w:val="00C548ED"/>
     <w:rsid w:val="00C7303A"/>
     <w:rsid w:val="00C86F32"/>
     <w:rsid w:val="00CA0664"/>
     <w:rsid w:val="00CA2D04"/>
+    <w:rsid w:val="00CB5DA9"/>
     <w:rsid w:val="00CD154B"/>
     <w:rsid w:val="00CD47F8"/>
     <w:rsid w:val="00D236DA"/>
+    <w:rsid w:val="00D41AF3"/>
     <w:rsid w:val="00D43152"/>
+    <w:rsid w:val="00D60AF1"/>
     <w:rsid w:val="00D626B8"/>
     <w:rsid w:val="00D62B56"/>
     <w:rsid w:val="00D800B6"/>
     <w:rsid w:val="00D971B4"/>
     <w:rsid w:val="00DA708E"/>
     <w:rsid w:val="00DC73B3"/>
     <w:rsid w:val="00E17EE6"/>
     <w:rsid w:val="00E329FE"/>
     <w:rsid w:val="00E33710"/>
     <w:rsid w:val="00E41D60"/>
     <w:rsid w:val="00E45B9B"/>
     <w:rsid w:val="00E50514"/>
     <w:rsid w:val="00E57480"/>
     <w:rsid w:val="00E942CF"/>
     <w:rsid w:val="00EB77DA"/>
     <w:rsid w:val="00ED4E6C"/>
     <w:rsid w:val="00F20243"/>
     <w:rsid w:val="00F24EB5"/>
     <w:rsid w:val="00F3609E"/>
     <w:rsid w:val="00F546B9"/>
     <w:rsid w:val="00F70AEC"/>
     <w:rsid w:val="00F848A8"/>
     <w:rsid w:val="00F85A8F"/>
     <w:rsid w:val="00FF5E17"/>
   </w:rsids>
@@ -32792,67 +33599,67 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="19B60A9D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{580A74E0-E831-4EF4-8A4D-D58D89B6DA74}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -33184,51 +33991,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A0684F"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat1">
     <w:name w:val="heading 1"/>
     <w:next w:val="prastasis"/>
     <w:link w:val="Antrat1Diagrama"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D236DA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="1" w:line="268" w:lineRule="auto"/>
       <w:ind w:left="10" w:hanging="10"/>
@@ -33477,55 +34283,70 @@
     <w:rsid w:val="00CD47F8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AntratsDiagrama">
     <w:name w:val="Antraštės Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Antrats"/>
     <w:semiHidden/>
     <w:rsid w:val="00CD47F8"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="normal-p">
+    <w:name w:val="normal-p"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:rsid w:val="00710DC3"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lt-LT"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="230310961">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="246572050">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -33692,50 +34513,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1591158077">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1680084025">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1804078369">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2076930130">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -34031,81 +34865,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8C1D4B3-0F83-4307-953C-138BE69D43DA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4CD8230-EFA3-45F2-8914-79ED9FDB088C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>34370</Words>
-  <Characters>19591</Characters>
+  <Words>34321</Words>
+  <Characters>19563</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>163</Lines>
   <Paragraphs>107</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>53854</CharactersWithSpaces>
+  <CharactersWithSpaces>53777</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Direktorius</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>